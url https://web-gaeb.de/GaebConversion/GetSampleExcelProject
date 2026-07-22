--- v0 (2026-06-07)
+++ v1 (2026-07-22)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R454bcee0b6fd468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b7ab7ca24d1449819b793d34fb6fbf84.psmdcp" Id="R2d40e348a9e546b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae08103862174134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38b3b3c2d4264699b1655142ffa5c508.psmdcp" Id="R70ef4bf393294898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>62b8d754-95b6-45b6-b03d-133618aee9f2</x:t>
+    <x:t>a8dfdf17-a61e-48a6-99f1-1c668702dd03</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -151,57 +151,57 @@
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
     <x:t>Dangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 07.06.2026 00:11 (UTC)</x:t>
+    <x:t>Created at 22.07.2026 20:13 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:F63D63736C75A2452CA69251C9EC46F21C7FFEF98BD3362013FA32473350CD1A:CA22820AECD9405A4675613BD56BA02F:RbT7HD8IH0srfhhVEd/QgUXSkb5kRA/EwPVYaQ5Yy7FH0cavXV7sEmtvHHIkLlTgJZg9S2467FqC0Z3OnUOG+h/zbvS+M9dbQL/yjjLDB4+odZRWC6+GYwaFM9hWRb91ZRLqfIhCkarwEq1c/5hWMrJGLKBX/DP9eaE+1ytHQck11EIpaONuqEqUPc1j16QRufvn3sPWF/4AAuLcZQcrn1XNxsD5nbpoDREnqtYtnsWxUrGUWox20TW7GIBeB10RtxjKQbHvSOu2s3+flDjX0JVXgCcKGgdl9FkYfkwVG3PytYYn+T6IOYWxNhMFc8zqN+ZuYe8ZFAo97YrGqQVFwAx1KUNX1p4QIsXv41VJ6U6eiKBygZhWZnmNLL/V5PZyoHFV8XOBhPLn6AD2Xjur83tXf54ySoQTkjOZ+66dJoBM/Ety9Jl25kFkxK686e4iABhBJqFoNAN98sNlFDYbtDErWI0W3IWNzlSucs78jgCbDL3nBcGHInDbuE+QWMQ6K8reKKQVaxEb/DNbEWO1w1Hhr8zirR50hZ6kMb0X0OEZafmEHqOMXHLKuqL/nq68GZJBkYwkNrvoTnWXa9StXdeK72CShAFc+EaNcu7Z5DyDbJlm9f659tby0RC3QMiUvzl60b5j1vGPzSU1RDgYEg==</x:t>
+    <x:t>1000:3567B58A5425D7CFCDB78483841CB2CB7B88094ED94995943DE6715BCC28595B:F274EEF329A5A77A0FEDEE9458901BFD:Wy23MZe3pRx/bTI0e3FFGaiQ1VbkO7mFJm5GQ95p95ebCqx49wfXuQdyQ166GiU2xWmJpLUS7Ge1YiiB7tT9NcB5uH2+wEdZAOKc1iPOQYwivvoLo3bti6YhBDKhN8uk7oGyV0gylRsUdIM79sCVsUYi5zyxljtXhYMOUzfXr/QnMO952Q5Ogu4dDzXy240AYOo0SAx1ITdOolyv8kXAzwweFy+vaXmyU8NnsSdy9R+QuNhrF8kZo9UcnY3HPvTkbUVM6NcblqDFw+05oRP/dOrw3UAl4yE1lxadciHMRU6HWfpWDaN+OEAdIMFpWUKYhs8vsfM2zvYax3bdn+9x8QjNNNQPZ5s5mB14m3xA2ndLzxeTGv4AUkWXrONzmPIqSa7wTv7DcffdjUL1artIkoBHzM7YLO23YfJHntMTmGK43vRWy17TTPpVwAU7HUUe3IQJbbGEt6o0EmVi0vfjH5quDLqeZKsKpM9uHQYRwSrDdzlK/9TZjv0742G0PJdsT8Ihk4VjjfTvigW3s3XGyCaNsBmi2P2ydZAB1N0wLrrqGVYynK1Z5MvYdf9mCnccRoN1e0h866TPR375ZTmyYuAxOerSV+0enkUk64X/WigNF9Rt1gpjiENuDvzuQLu7bqTElKWXasE6q3Ui+KPwvQ==</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46180.0080624306</x:v>
+        <x:v>46225.8425626389</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>