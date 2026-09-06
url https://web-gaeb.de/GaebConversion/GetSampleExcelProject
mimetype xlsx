--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae08103862174134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/38b3b3c2d4264699b1655142ffa5c508.psmdcp" Id="R70ef4bf393294898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e98be568ae14901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/636a298028c1448085891188f3460271.psmdcp" Id="Rb886d544b6054c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>a8dfdf17-a61e-48a6-99f1-1c668702dd03</x:t>
+    <x:t>45001fb7-fd57-44b3-a818-57ae09e42ca1</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -142,66 +142,66 @@
   <x:si>
     <x:t>Ergebnis</x:t>
   </x:si>
   <x:si>
     <x:t>Configuration Version</x:t>
   </x:si>
   <x:si>
     <x:t>Service Specification Index</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
-    <x:t>Dangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:t>
+    <x:t>Dangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 22.07.2026 20:13 (UTC)</x:t>
+    <x:t>Created at 06.09.2026 10:37 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:3567B58A5425D7CFCDB78483841CB2CB7B88094ED94995943DE6715BCC28595B:F274EEF329A5A77A0FEDEE9458901BFD:Wy23MZe3pRx/bTI0e3FFGaiQ1VbkO7mFJm5GQ95p95ebCqx49wfXuQdyQ166GiU2xWmJpLUS7Ge1YiiB7tT9NcB5uH2+wEdZAOKc1iPOQYwivvoLo3bti6YhBDKhN8uk7oGyV0gylRsUdIM79sCVsUYi5zyxljtXhYMOUzfXr/QnMO952Q5Ogu4dDzXy240AYOo0SAx1ITdOolyv8kXAzwweFy+vaXmyU8NnsSdy9R+QuNhrF8kZo9UcnY3HPvTkbUVM6NcblqDFw+05oRP/dOrw3UAl4yE1lxadciHMRU6HWfpWDaN+OEAdIMFpWUKYhs8vsfM2zvYax3bdn+9x8QjNNNQPZ5s5mB14m3xA2ndLzxeTGv4AUkWXrONzmPIqSa7wTv7DcffdjUL1artIkoBHzM7YLO23YfJHntMTmGK43vRWy17TTPpVwAU7HUUe3IQJbbGEt6o0EmVi0vfjH5quDLqeZKsKpM9uHQYRwSrDdzlK/9TZjv0742G0PJdsT8Ihk4VjjfTvigW3s3XGyCaNsBmi2P2ydZAB1N0wLrrqGVYynK1Z5MvYdf9mCnccRoN1e0h866TPR375ZTmyYuAxOerSV+0enkUk64X/WigNF9Rt1gpjiENuDvzuQLu7bqTElKWXasE6q3Ui+KPwvQ==</x:t>
+    <x:t>1000:AE299DEB0CE0CD3E9261D8A6F8656EAD451BF9ABB2BDC7916B2D1488909FF3B7:DDEE4CD2D74990DFDAFECDE9753E8C4D:D2i0jNKK4NZoluuSh+eh7MM3vc91aA/CId9BmJ4UzlQDEzQ96F0e8FGr3S51OAr62VOjx8mCCeWAq0BFxLH5XcTFeHp6yCFSUwa6Qb7k/Y6/VqsZkL2BlKDW6HPksAiyyMMjgCMPetwN5DLTuYsPtjgPUHUhSp5XbdvAOVlca0RQKqhQkgOzX4sxo8AhUYCa9aUL6OxMd/70sYhNm9/hiNCYsiPT5kQhhLs69zcFO9jqPUBxIzqu3IggL9huunFLmlWpuo0qIfbW/jtIq0FWsIq/Q1eFQjPA4P8Ln8BP3AYnbh20xuikhhFLWwCqnwYCsekxfoLhRus5Q1YpuaEzLcHVW9lGGlEIi5BGzXfMj+6oryqnX7o2KZTT64z0o6aZ0D9k90sOxX8lTXbflCm1wMSFkS0jcfzcAGeJ9jNYvlL/3xG/3NejArB/Drk6TNKvj0H6Mss7ZZht9PS1ce0YyftFiHwoRS4APb/IhsViZFqG1BdNFI33hNLb9gczVLb8I5Qkw4TU+mNuOKHKb5ahIj1nijw3UvqW+GSa+plD0z7LunZ1/CRfwAUtnGRBvvtPwSjgOvEM6CtLOk77SZoDim6FAKQlXe+tgHVQIyObk3IZ2CYcmxiCmXi0D2wrLsc8+N9FGXrVM5PIdFYXqA19cArUs4vNLwEbmfy8goXSdvM=</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -845,55 +845,55 @@
     <x:row r="6" spans="1:13">
       <x:c r="I6" s="4">
         <x:f>"MwSt. "&amp;$B$2*100&amp;"%"</x:f>
       </x:c>
       <x:c r="J6" s="3">
         <x:f>$B$2*J5</x:f>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:13">
       <x:c r="I7" s="11" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="J7" s="10">
         <x:f>(1+$B$2)*J5</x:f>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="B1:K1"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.4" right="0.4" top="0.75" bottom="1" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" fitToHeight="0" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;CGAEB Export - GAEB&amp;R&amp;D</x:oddHeader>
-    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
+    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
     <x:evenHeader>&amp;CGAEB Export - GAEB&amp;R&amp;D</x:evenHeader>
-    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
+    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
     <x:firstHeader>&amp;CGAEB Export - GAEB&amp;R&amp;D</x:firstHeader>
-    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
+    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B26"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="30.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="40.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="5" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
@@ -987,55 +987,55 @@
       <x:c r="A24" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:2">
       <x:c r="A25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:2">
       <x:c r="A26" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="A4:B4"/>
     <x:mergeCell ref="A15:B15"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;L&amp;P/&amp;N&amp;CProjektinfo - GAEB&amp;R&amp;D</x:oddHeader>
-    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:oddFooter>
+    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:oddFooter>
     <x:evenHeader>&amp;L&amp;P/&amp;N&amp;CProjektinfo - GAEB&amp;R&amp;D</x:evenHeader>
-    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:evenFooter>
+    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:evenFooter>
     <x:firstHeader>&amp;L&amp;P/&amp;N&amp;CProjektinfo - GAEB&amp;R&amp;D</x:firstHeader>
-    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026</x:firstFooter>
+    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:firstFooter>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:F1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="15.710625" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="76.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="20.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.710625" style="17" customWidth="1"/>
     <x:col min="5" max="5" width="12.710625" style="18" customWidth="1"/>
     <x:col min="6" max="6" width="9.140625" style="0" hidden="1" customWidth="1"/>
   </x:cols>
@@ -1046,55 +1046,55 @@
       </x:c>
       <x:c r="B1" s="21" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C1" s="21" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D1" s="22" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E1" s="21" t="s">
         <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:conditionalFormatting sqref="A2:A1000000">
     <x:cfRule type="expression" dxfId="0" priority="1" operator="equal">
       <x:formula>AND(NOT(ISBLANK(A2)),SUMPRODUCT((GAEB!$B$4:$B$7=A2)*1)&lt;1)</x:formula>
     </x:cfRule>
   </x:conditionalFormatting>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.4" right="0.4" top="0.75" bottom="1" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="landscape" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;CKalkulation - GAEB&amp;R&amp;D</x:oddHeader>
-    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
+    <x:oddFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:oddFooter>
     <x:evenHeader>&amp;CKalkulation - GAEB&amp;R&amp;D</x:evenHeader>
-    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
+    <x:evenFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:evenFooter>
     <x:firstHeader>&amp;CKalkulation - GAEB&amp;R&amp;D</x:firstHeader>
-    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.28.5 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
+    <x:firstFooter>&amp;LDangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026&amp;R&amp;P/&amp;N</x:firstFooter>
   </x:headerFooter>
   <x:tableParts count="0"/>
   <x:extLst>
     <x:ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" errorStyle="stop" operator="between" allowBlank="1" showDropDown="0" showInputMessage="1" showErrorMessage="1" errorTitle="" error="" promptTitle="" prompt="">
           <x14:formula1>
             <xm:f>'Projektinfo'!$B$3:$B$3</xm:f>
           </x14:formula1>
           <xm:sqref>C2:C10000</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </x:ext>
   </x:extLst>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B11"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46225.8425626389</x:v>
+        <x:v>46271.4427314468</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>