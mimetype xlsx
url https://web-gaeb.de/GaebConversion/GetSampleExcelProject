--- v2 (2026-09-06)
+++ v3 (2026-10-21)
@@ -1,44 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e98be568ae14901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/636a298028c1448085891188f3460271.psmdcp" Id="Rb886d544b6054c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b9820c48da24626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23e7d1fbcb44bba9c721e86c375d6d8.psmdcp" Id="Rd62ab08004814a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="GAEB" sheetId="1" r:id="rId2"/>
     <x:sheet name="Projektinfo" sheetId="2" r:id="rId3"/>
     <x:sheet name="Kalkulation" sheetId="3" r:id="rId4"/>
     <x:sheet name="Config" sheetId="4" state="veryHidden" r:id="rId5"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm.Print_Titles" localSheetId="0">GAEB!1:3</x:definedName>
   </x:definedNames>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <x:calcChain xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:c r="B1" i="1"/>
   <x:c r="I6" i="1"/>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>Langtext</x:t>
   </x:si>
   <x:si>
     <x:t>Menge</x:t>
   </x:si>
   <x:si>
     <x:t>Einheit</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreis</x:t>
   </x:si>
   <x:si>
     <x:t>Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Gesamtpreis</x:t>
   </x:si>
   <x:si>
     <x:t>Preis nach Nachlass</x:t>
   </x:si>
   <x:si>
     <x:t>Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
-    <x:t>45001fb7-fd57-44b3-a818-57ae09e42ca1</x:t>
+    <x:t>ddf110ee-88b1-40f0-abb0-ea486ce8dacb</x:t>
   </x:si>
   <x:si>
     <x:t>Summe Leistungsbeschreibung</x:t>
   </x:si>
   <x:si>
     <x:t>Brutto</x:t>
   </x:si>
   <x:si>
     <x:t>GAEB</x:t>
   </x:si>
   <x:si>
     <x:t>Einheitspreisanteile</x:t>
   </x:si>
   <x:si>
     <x:t>Käufer</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Straße</x:t>
   </x:si>
   <x:si>
     <x:t>Postleitzahl</x:t>
   </x:si>
@@ -151,57 +151,57 @@
   <x:si>
     <x:t>Worksheetname Overview</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname ProjectInfo</x:t>
   </x:si>
   <x:si>
     <x:t>Projektinfo</x:t>
   </x:si>
   <x:si>
     <x:t>Worksheetname Calculation</x:t>
   </x:si>
   <x:si>
     <x:t>Kalkulation</x:t>
   </x:si>
   <x:si>
     <x:t>Dangl.AVA.Converter www.dangl-it.com V2.29.2 ©2026</x:t>
   </x:si>
   <x:si>
     <x:t>This worksheet contains configuration data needed so the file can be read again as GAEB file. Please do not modify any values.</x:t>
   </x:si>
   <x:si>
     <x:t>Dieses Arbeitsblatt enthält Konfigurationsdaten, die dem späteren Einlesen als GAEB Datei dienen. Bitte ändern Sie keine Werte.</x:t>
   </x:si>
   <x:si>
-    <x:t>Created at 06.09.2026 10:37 (UTC)</x:t>
+    <x:t>Created at 21.10.2026 21:17 (UTC)</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
-    <x:t>1000:AE299DEB0CE0CD3E9261D8A6F8656EAD451BF9ABB2BDC7916B2D1488909FF3B7:DDEE4CD2D74990DFDAFECDE9753E8C4D:D2i0jNKK4NZoluuSh+eh7MM3vc91aA/CId9BmJ4UzlQDEzQ96F0e8FGr3S51OAr62VOjx8mCCeWAq0BFxLH5XcTFeHp6yCFSUwa6Qb7k/Y6/VqsZkL2BlKDW6HPksAiyyMMjgCMPetwN5DLTuYsPtjgPUHUhSp5XbdvAOVlca0RQKqhQkgOzX4sxo8AhUYCa9aUL6OxMd/70sYhNm9/hiNCYsiPT5kQhhLs69zcFO9jqPUBxIzqu3IggL9huunFLmlWpuo0qIfbW/jtIq0FWsIq/Q1eFQjPA4P8Ln8BP3AYnbh20xuikhhFLWwCqnwYCsekxfoLhRus5Q1YpuaEzLcHVW9lGGlEIi5BGzXfMj+6oryqnX7o2KZTT64z0o6aZ0D9k90sOxX8lTXbflCm1wMSFkS0jcfzcAGeJ9jNYvlL/3xG/3NejArB/Drk6TNKvj0H6Mss7ZZht9PS1ce0YyftFiHwoRS4APb/IhsViZFqG1BdNFI33hNLb9gczVLb8I5Qkw4TU+mNuOKHKb5ahIj1nijw3UvqW+GSa+plD0z7LunZ1/CRfwAUtnGRBvvtPwSjgOvEM6CtLOk77SZoDim6FAKQlXe+tgHVQIyObk3IZ2CYcmxiCmXi0D2wrLsc8+N9FGXrVM5PIdFYXqA19cArUs4vNLwEbmfy8goXSdvM=</x:t>
+    <x:t>1000:F2289392812C6A1E647EE5924837B4F7D4A250721C548151377C40A038033F98:51FCCE38B08317119944DBD97DD97BBC:IQfaUmMpYWkZ38gHSSZqMiagQfgRNYcULYa0CRXAhvKMfy/jZxFUYgf5I2pQeSlhZan4V2T9+t8pQningMKzTbkM7gKai3a684HpqtYf4OYRu0rBKyMc12miSIjD75dMkdvlaFwZNIhY3F5qJpqZcA0liDdq2assqZg0Sk/4ihfYCA8Xd1nPlyC4GnCdSilvWHQG8P9CowIoSbf0Tnlf1oodJLynyxBCFe/Dzm48PeaKo0t4HVUxynD8+8gYDza3GyqJG1edGkaEPBSNQIxbGMga9+RuVS763olSBfMbbu0e4hkJlkodSbmsayMuXYHB7fhfKWZ85KOn94WnpQIcUahOL6FUYs0+E1hJVqy+YzJJQiokcTkcBxBMGVlYNF8T9pM4AAOeoA5Gu/bKwnfsVUgV7zd29kihR5/XP5jkQmpIEtceALQD/BxuS/QhmRnMCYvf+eR2/pAZ/697Aja+KF54mUz7koD/yfGqmzwABwHOFL2rQ5MNscGjf0gyFl+AqfYCPifjf5KdgySZyWEp9zmTUmJ96NDvYKEngK9HxfZHJQVDYv2S31ckdLiecnVgrnIeXe01874rLyGICItflpSmwRb9fa/bSG4nzuS7oFW/o7h0AyXUuwf8+yr6Rd1SMWbjP1916YK2n6krTac492mAoa7lPDEXwC+2gKaoznE=</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="@"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.000"/>
     <x:numFmt numFmtId="166" formatCode="#,##0.00&quot; EUR&quot;"/>
     <x:numFmt numFmtId="167" formatCode="#0.00%"/>
   </x:numFmts>
   <x:fonts count="2">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
@@ -1142,51 +1142,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B9" s="23">
-        <x:v>46271.4427314468</x:v>
+        <x:v>46316.887191794</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>